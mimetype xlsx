--- v0 (2026-07-09)
+++ v1 (2026-08-27)
@@ -1,46 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/vmlDrawing1.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Default Extension="sigs" ContentType="application/vnd.openxmlformats-package.digital-signature-origin"/>
+  <Override PartName="/_xmlsignatures/sig1.xml" ContentType="application/vnd.openxmlformats-package.digital-signature-xmlsignature+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
-</Relationships>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/origin" Target="_xmlsignatures/origin.sigs"/></Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="TDSheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/SharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>Школа</t>
   </si>
   <si>
     <t>Муниципальное автономное общеобразовательное учреждение средняя общеобразовательная школа №141 (столовая)</t>
   </si>
   <si>
@@ -875,25 +878,175 @@
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A17:F17"/>
   </mergeCells>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" scale="100" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="16383" man="true"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>
+
+<file path=_xmlsignatures/_rels/origin.sigs.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/signature" Target="sig1.xml"/></Relationships>
+</file>
+
+<file path=_xmlsignatures/sig1.xml><?xml version="1.0" encoding="utf-8"?>
+<Signature xmlns="http://www.w3.org/2000/09/xmldsig#" Id="idPackageSignature">
+  <SignedInfo>
+    <CanonicalizationMethod Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+    <SignatureMethod Algorithm="http://www.w3.org/2000/09/xmldsig#rsa-sha1"/>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idPackageObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>JrnYYiUnJTBsxMl0mVIhyi+g98E=</DigestValue>
+    </Reference>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idOfficeObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>qHaQ7908NIwzGU7HYBA+z0wQ+Vo=</DigestValue>
+    </Reference>
+  </SignedInfo>
+  <SignatureValue>F00MgumdCMb9zrwANCwrSjrV447iozvZC4NiReRBHtMiik+83fPe46kxJdEmXGyKfi/5gZr33JQ3oq+eMk5G3aGkcCcNuidrWD+bKXXEhBPrKFt7HKzTYqQs8NglUnvopJwqlQwl1Xe4PtMgnHe+uSueTTgj+WoCBSg288VWq6x+aKkBKd0AWTgkuyxkatWT+XRmMbmOrVeIcmkRANfhJBGK2SxS3p6VYanohut2gsB9nNg2NH+LCgVIgZB/AQvMr2FecdpUVRbE85JWOtl9THuDmYuXkW86l12pT2RmGil/GN08iv+KAVkocXr2rlDf64qGy3XZV3NbUdu+GvCwB1ZLvyECOzLL6SOdtONM7txUaRr7mDdCFctjGQf5IBiFmwawQfdClga8o+QiWeckzwHBYGO9MHp2wRLvj/x1o/+bpl4xmQZpWW8/YWTg3gLXAooxoQpC70BJM0PNRx5A0X/rRweTeIekjOFffnxvx4CsKGQ5I2HjxRGhrZ/u//ireh9hi1uTuuObcVmJRcwgV98XtykMzieGbeN2AnKC+08nIMzh2AlAxuUGa128YujLuZvGNoe1OQYlcMN/Mpg2Y0OHoTxgmggE2X3icud7YmV7m9R+pVoryZ9iWq8dZVpxwVSmeUzGo/1MHdonP63oC1HcKLLikhSNLKgcw7UX0WA=</SignatureValue>
+  <KeyInfo>
+    <X509Data>
+      <X509Certificate>MIIFfzCCA2cCFD2w03ot5jI5IsDH8QvLgA+TrbBcMA0GCSqGSIb3DQEBCwUAMIGQ
+MS4wLAYDVQQDDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MS4wLAYDVQQKDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MSEwHwYDVQQHDBjQldC60LDRgtC10YDQuNC90LHRg9GA0LMxCzAJBgNVBAYTAlJV
+MB4XDTI2MDQxNzA1NDA1MloXDTI3MDQxNzA1NDA1MlowZzE2MDQGA1UEAwwt0JPR
+g9GJ0LjQvdCwICDQmNGA0LjQvdCwINCc0LjRhdCw0LnQu9C+0LLQvdCwMSAwHgYD
+VQQKDBfQnNCQ0J7Qoy3QodCe0Kgg4oSWIDE0MTELMAkGA1UEBhMCUlUwggIiMA0G
+CSqGSIb3DQEBAQUAA4ICDwAwggIKAoICAQDUbWcVLrZxACb3s2bLNuQaofnkyx9x
+XC38CqMm/VnwEO7KbhN0PpgARb2Rt1HkMokSfiM5g5blZeEVstx2FI6zLLx80Yee
+0SPzDAl8cScRgvTSMG4j0LVx6AxWndQsk2xFI+9ftKwxKKafWE/7YHXNKs1UWrkr
+zwYGUdoggwpizTUCRqnJb8oTkSdJoNwXC13n/25qiRUXwtD1yiRdgOKrczMZ9zcs
+VJq8vyMxglsxHQwBzQjMh/xNuv2oZdrDgoU/dWlD1siJ99bO+e6CW45iwV0SaCAq
+ivjmdgYJlSB5+Yx7IQSdjnd0daeZW//8ubns4qB1ca8Sxev3cfrLppDEW7iCj7at
+m8N002/q/FcVOjS1HEnO/y9Q3/IlyjIH+q3nBArcR2XwMZWjLqCGSnXPbOv3wKG5
+sNHT+x8wH0aMOCVxQhPsg36sWuN5ngdySN4irsNag1dWIPYzFeLW9eQvETepvt/l
+rrawzojGprJiop4WZJw6FFpQUhEfJUJcMi1Rr1PPd4X89PmdFVcUIO38ER39YASf
+LNdkQ+pfPGEKcJPSqQ+jW4GHYs02khMbju08p1ozyrK6W8rSK0hQgStiW3jziPeX
+QRL+T7BDKXewz9niMb2koWBBjQkykXaWLF86/8xFuUClcIe7nJ7fBkyOgjIjIlLZ
+O+VLpJsXDgQl0QIDAQABMA0GCSqGSIb3DQEBCwUAA4ICAQBZTY6siE0tW/K+sSMG
+Gkuiv8gX1GKIwGsO7z7Zz0rGmZBeqyaKA56bUy5jzR9/jIz1ZMmhdgghs0UesN/a
+uVUZnGF8GL5Sz+wmQ1x6vhBz+fokG1629byndtIaHVva0vHeVjQd8L3I93RSFi8m
+nZ23PYdDDP9NpR/OSuJhAC5iZYqrkTWR6AFh+kbtGrINWGxNC0zOp+iBnmRYlYSY
+/5VqqT97/bSf8nOkg9d7NOc+F/k7meQEzF+VxEqT5fIp24Clt3CYX3sK+AZM2BeZ
+0mboMiWsfGnL9UddoqnyhQar0i/jM79VU0b/r4U4QyvRsJjo1Mokx7H+pdQAlYxz
+hTlWYckJjd23bEywN9TeLb+0KsJAgbuDJmahH9fra80NDca6StL8Zy7gf1dOYeZC
+tRpd5etXTbEcrZa9KP3OQNy+i/3Di7slctDyBKj6WXxKxcqMg6Xb+QoSQ2SY6RLz
+ZcHksKEeDQqECgJLe71HOhhFJn75K7SVSbMaFuesb06J8osgZeP2l8KtoV+OVzfN
+NFNnD260No8vP3M4ylu4vHO/tGE4kziWw3XK4mFLA5Qo4NU5RfgrVPoILpSkiwd1
+CjtrYJXqsONMxQ7H7wcsUXK+hYLYVRwEzo7SZxylUlO7U6lQ7Y5hLKuy7gIgZb4Q
+qjbTr9ixdd8GxSRHi5DYfDPJ1w==</X509Certificate>
+    </X509Data>
+  </KeyInfo>
+  <Object xmlns:mdssi="http://schemas.openxmlformats.org/package/2006/digital-signature" Id="idPackageObject">
+    <Manifest>
+      <Reference URI="/_rels/.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>+nAd0bim5u961Z6hkrztwiSj8HA=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/drawings/_rels/drawing1.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform"/>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>fVlhhWXYMNEYdRpEs8Fqiw2TmE4=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/_rels/sheet1.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+            <mdssi:RelationshipReference SourceId="rId2"/>
+            <mdssi:RelationshipReference SourceId="rId3"/>
+            <mdssi:RelationshipReference SourceId="rId5"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>eMn3OaesuyBmd8itQZTI1QCOT4s=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/_rels/workbook.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+            <mdssi:RelationshipReference SourceId="rId2"/>
+            <mdssi:RelationshipReference SourceId="rId3"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>CKRLT3q++aCRocl7vQx/W/TJSRg=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/sharedStrings.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>2jmj7l5rSw0yVb/vlWAYkK/YBwk=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/styles.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>CWKPUqON0uGYD7zawr0jc5IY4X4=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/workbook.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>UzBJVK5Lq5ai6kqifcdYZQm9uMY=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet1.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>I7mn727c7lKUgI6LID4p5EYi7SU=</DigestValue>
+      </Reference>
+    </Manifest>
+    <SignatureProperties>
+      <SignatureProperty Id="idSignatureTime" Target="#idPackageSignature">
+        <mdssi:SignatureTime>
+          <mdssi:Format>YYYY-MM-DDThh:mm:ssTZD</mdssi:Format>
+          <mdssi:Value>2026-07-13T08:12:01Z</mdssi:Value>
+        </mdssi:SignatureTime>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+  <Object Id="idOfficeObject">
+    <SignatureProperties>
+      <SignatureProperty Id="idOfficeV1Details" Target="#idPackageSignature">
+        <SignatureInfoV1 xmlns="http://schemas.microsoft.com/office/2006/digsig">
+          <SetupID/>
+          <SignatureText/>
+          <SignatureImage/>
+          <SignatureComments>Защита подлинности документа</SignatureComments>
+          <WindowsVersion>5.1</WindowsVersion>
+          <OfficeVersion>12.0</OfficeVersion>
+          <ApplicationVersion>12.0</ApplicationVersion>
+          <Monitors>1</Monitors>
+          <HorizontalResolution>1680</HorizontalResolution>
+          <VerticalResolution>1050</VerticalResolution>
+          <ColorDepth>32</ColorDepth>
+          <SignatureProviderId>{00000000-0000-0000-0000-000000000000}</SignatureProviderId>
+          <SignatureProviderUrl/>
+          <SignatureProviderDetails>9</SignatureProviderDetails>
+          <ManifestHashAlgorithm>http://www.w3.org/2000/09/xmldsig#sha1</ManifestHashAlgorithm>
+          <SignatureType>1</SignatureType>
+        </SignatureInfoV1>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+</Signature>
+</file>